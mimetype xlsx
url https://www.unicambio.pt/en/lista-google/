--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -53,165 +53,165 @@
   <si>
     <t>Friday hours</t>
   </si>
   <si>
     <t>Saturday hours</t>
   </si>
   <si>
     <t>Sunday hours</t>
   </si>
   <si>
     <t>10:00-22:00</t>
   </si>
   <si>
     <t>09:00-13:00, 14:00-19:00</t>
   </si>
   <si>
     <t>09:00-13:00</t>
   </si>
   <si>
     <t>10:00-14:00, 15:00-19:00</t>
   </si>
   <si>
     <t>09:00-22:00</t>
   </si>
   <si>
-    <t>09:00-14:00, 15:00-20:00</t>
+    <t>09:30-14:00, 15:00-18:30</t>
+  </si>
+  <si>
+    <t>10:00-14:00, 15:00-18:00</t>
+  </si>
+  <si>
+    <t>09:00-21:00</t>
+  </si>
+  <si>
+    <t>10:00-23:00</t>
+  </si>
+  <si>
+    <t>09:00-00:00</t>
+  </si>
+  <si>
+    <t>08:30-20:00</t>
+  </si>
+  <si>
+    <t>09:00-19:00</t>
+  </si>
+  <si>
+    <t>09:00-18:00</t>
+  </si>
+  <si>
+    <t>09:00-13:00, 14:00-18:00</t>
+  </si>
+  <si>
+    <t>08:00-20:00</t>
+  </si>
+  <si>
+    <t>09:00-20:00</t>
+  </si>
+  <si>
+    <t>09:00-19:30</t>
+  </si>
+  <si>
+    <t>05:00-00:00</t>
+  </si>
+  <si>
+    <t>10:00-24:00</t>
+  </si>
+  <si>
+    <t>08:30-19:00</t>
+  </si>
+  <si>
+    <t>08:30-19:30</t>
+  </si>
+  <si>
+    <t>11:00-13:00, 14:00-20:00</t>
+  </si>
+  <si>
+    <t>09:00-13:00, 14:00-17:00</t>
+  </si>
+  <si>
+    <t>10:00-13:00, 14:00-18:00</t>
+  </si>
+  <si>
+    <t>08:30-19:45</t>
+  </si>
+  <si>
+    <t>10:00-18:00</t>
+  </si>
+  <si>
+    <t>09:30-13:00, 14:00-18:30</t>
+  </si>
+  <si>
+    <t>10:00-13:00, 14:00-19:00</t>
+  </si>
+  <si>
+    <t>08:30-13:30, 14:30-20:30</t>
+  </si>
+  <si>
+    <t>09:00-13:00, 14:00-20:00</t>
+  </si>
+  <si>
+    <t>10:00-20:00</t>
+  </si>
+  <si>
+    <t>09:30-14:00, 15:00-21:00</t>
+  </si>
+  <si>
+    <t>09:00-14:00, 15:00-19:00</t>
+  </si>
+  <si>
+    <t>10:00-13:00, 14:00-18:30</t>
+  </si>
+  <si>
+    <t>10:00-13:00</t>
+  </si>
+  <si>
+    <t>10:00-14:00, 15:00-22:00</t>
   </si>
   <si>
     <t>10:00-14:00, 15:00-20:00</t>
   </si>
   <si>
-    <t>10:00-23:00</t>
-[...82 lines deleted...]
-  <si>
     <t>10:00-13:00, 14:00-17:00</t>
   </si>
   <si>
     <t>09:30-13:00, 14:00-19:30</t>
   </si>
   <si>
     <t>10:00-00:00</t>
   </si>
   <si>
     <t>07:00-22:00</t>
   </si>
   <si>
-    <t>06:30-18:30</t>
-[...8 lines deleted...]
-    <t>09:30-14:00, 15:00-20:00</t>
+    <t>06:30-12:30, 13:30-16:30</t>
   </si>
   <si>
     <t>09:30-14:00, 15:00-19:00</t>
+  </si>
+  <si>
+    <t>09:30-14:00, 15:00-18:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -617,1831 +617,1813 @@
         <v>9</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>209</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>210</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
       <c r="H5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>246</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
-      <c r="G6" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>452</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
-      <c r="G7" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>453</v>
       </c>
       <c r="B8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" t="s">
         <v>14</v>
-      </c>
-[...13 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>455</v>
       </c>
       <c r="B9" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F9" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G9" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>459</v>
       </c>
       <c r="B10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>460</v>
       </c>
       <c r="B11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>461</v>
       </c>
       <c r="B12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>463</v>
       </c>
       <c r="B13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>464</v>
       </c>
       <c r="B14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>466</v>
       </c>
       <c r="B15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>467</v>
       </c>
       <c r="B16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>468</v>
       </c>
       <c r="B17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>469</v>
       </c>
       <c r="B18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>471</v>
       </c>
       <c r="B19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G19" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>472</v>
       </c>
       <c r="B20" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C20" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F20" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H20" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>473</v>
       </c>
       <c r="B21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G21" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>474</v>
       </c>
       <c r="B22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G22" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>475</v>
       </c>
       <c r="B23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>476</v>
       </c>
       <c r="B24" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D24" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F24" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G24" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H24" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>477</v>
       </c>
       <c r="B25" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C25" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D25" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E25" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F25" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G25" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>479</v>
       </c>
       <c r="B26" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C26" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D26" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F26" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G26" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>482</v>
       </c>
       <c r="B27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>484</v>
       </c>
       <c r="B28" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C28" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D28" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G28" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>485</v>
       </c>
       <c r="B29" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C29" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D29" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>486</v>
       </c>
       <c r="B30" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C30" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D30" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F30" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G30" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>487</v>
       </c>
       <c r="B31" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C31" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D31" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E31" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F31" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G31" t="s">
-        <v>18</v>
+        <v>19</v>
+      </c>
+      <c r="H31" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>491</v>
       </c>
       <c r="B32" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C32" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D32" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E32" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F32" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G32" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>492</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>9</v>
       </c>
       <c r="D33" t="s">
         <v>9</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
         <v>9</v>
       </c>
       <c r="G33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>493</v>
       </c>
       <c r="B34" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C34" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D34" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E34" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F34" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>494</v>
       </c>
       <c r="B35" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C35" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D35" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E35" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F35" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G35" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H35" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>39184</v>
       </c>
       <c r="B36" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C36" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D36" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E36" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F36" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G36" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="H36" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>56354</v>
       </c>
       <c r="B37" t="s">
         <v>8</v>
       </c>
       <c r="C37" t="s">
         <v>8</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37" t="s">
         <v>8</v>
       </c>
       <c r="H37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>305329</v>
       </c>
       <c r="B38" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C38" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D38" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E38" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F38" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>305374</v>
       </c>
       <c r="B39" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C39" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D39" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E39" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F39" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G39" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H39" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>403424</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
-      <c r="G40" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>403437</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>9</v>
       </c>
       <c r="D41" t="s">
         <v>9</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
         <v>9</v>
       </c>
       <c r="G41" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>501659</v>
       </c>
       <c r="F42" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G42" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>549240</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>9</v>
       </c>
       <c r="D43" t="s">
         <v>9</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
         <v>9</v>
       </c>
       <c r="G43" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>646166</v>
       </c>
       <c r="B44" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D44" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E44" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F44" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G44" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H44" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>713680</v>
       </c>
       <c r="B45" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C45" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D45" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E45" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F45" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G45" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H45" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>827929</v>
       </c>
       <c r="B46" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C46" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D46" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F46" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>866356</v>
       </c>
       <c r="B47" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C47" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D47" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F47" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G47" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>894394</v>
       </c>
       <c r="B48" t="s">
         <v>11</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>903874</v>
       </c>
       <c r="B49" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D49" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E49" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F49" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G49" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>931948</v>
       </c>
       <c r="B50" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D50" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E50" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F50" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G50" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>941596</v>
       </c>
       <c r="B51" t="s">
         <v>8</v>
       </c>
       <c r="C51" t="s">
         <v>8</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51" t="s">
         <v>8</v>
       </c>
       <c r="H51" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>971192</v>
       </c>
       <c r="B52" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D52" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E52" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F52" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G52" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H52" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>1178360</v>
       </c>
       <c r="B53" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C53" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D53" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E53" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F53" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G53" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>1356937</v>
       </c>
       <c r="B54" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C54" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D54" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F54" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G54" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>1428698</v>
       </c>
       <c r="B55" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="C55" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="D55" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="E55" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G55" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>1836913</v>
       </c>
       <c r="B56" t="s">
+        <v>11</v>
+      </c>
+      <c r="C56" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" t="s">
         <v>14</v>
-      </c>
-[...13 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>2025959</v>
       </c>
       <c r="B57" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C57" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D57" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E57" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F57" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G57" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>2750496</v>
       </c>
       <c r="B58" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="D58" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="F58" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>2774868</v>
       </c>
       <c r="B59" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C59" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D59" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E59" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F59" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>2856606</v>
       </c>
       <c r="B60" t="s">
         <v>8</v>
       </c>
       <c r="C60" t="s">
         <v>8</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60" t="s">
         <v>8</v>
       </c>
       <c r="H60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>2856612</v>
       </c>
       <c r="B61" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D61" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="E61" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="F61" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="G61" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>2980957</v>
       </c>
       <c r="B62" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C62" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D62" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E62" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F62" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G62" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>3320551</v>
       </c>
       <c r="B63" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C63" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D63" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E63" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F63" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G63" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H63" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>4605833</v>
       </c>
       <c r="B64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>4605846</v>
       </c>
       <c r="B65" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C65" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D65" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E65" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F65" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G65" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>4616541</v>
       </c>
       <c r="B66" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C66" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D66" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F66" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G66" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H66" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>5393286</v>
       </c>
       <c r="B67" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C67" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D67" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E67" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F67" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G67" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>10932299</v>
       </c>
       <c r="B68" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C68" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D68" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E68" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F68" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G68" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>11478658</v>
       </c>
       <c r="B69" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C69" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D69" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E69" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F69" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G69" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>12845147</v>
       </c>
       <c r="F70" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G70" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>13005219</v>
       </c>
       <c r="B71" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C71" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D71" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E71" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F71" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G71" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H71" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>13429728</v>
       </c>
+      <c r="B72" t="s">
+        <v>49</v>
+      </c>
       <c r="C72" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D72" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E72" t="s">
-        <v>47</v>
+        <v>49</v>
+      </c>
+      <c r="F72" t="s">
+        <v>49</v>
+      </c>
+      <c r="G72" t="s">
+        <v>49</v>
+      </c>
+      <c r="H72" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>14635280</v>
       </c>
       <c r="B73" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="C73" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="D73" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E73" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="F73" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="G73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>14922496</v>
       </c>
       <c r="B74" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="C74" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="D74" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E74" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="F74" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="G74" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="H74" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>14993855</v>
       </c>
       <c r="B75" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D75" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E75" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F75" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>15081938</v>
       </c>
       <c r="B76" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C76" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D76" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E76" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F76" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>15106293</v>
       </c>
-      <c r="B77" t="s">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>15358242</v>
       </c>
       <c r="B78" t="s">
         <v>50</v>
       </c>
       <c r="C78" t="s">
         <v>50</v>
       </c>
       <c r="D78" t="s">
         <v>50</v>
       </c>
       <c r="E78" t="s">
         <v>50</v>
       </c>
       <c r="F78" t="s">
         <v>50</v>
       </c>
       <c r="G78" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>15519081</v>
       </c>
       <c r="B79" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C79" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E79" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="F79" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G79" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Balcões</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Horarios Balcões Unicâmbio - 2026-09-15 20:40</dc:title>
+  <dc:title>Horarios Balcões Unicâmbio - 2026-10-30 20:47</dc:title>
   <dc:description/>
-  <dc:subject>Horarios Balcões Unicâmbio - 2026-09-15 20:40</dc:subject>
+  <dc:subject>Horarios Balcões Unicâmbio - 2026-10-30 20:47</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>